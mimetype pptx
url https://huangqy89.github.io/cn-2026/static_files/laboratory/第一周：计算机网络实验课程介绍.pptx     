--- v0 (2026-09-13)
+++ v1 (2026-10-28)
@@ -486,63 +486,63 @@
         </a:fontRef>
         <a:schemeClr val="lt1"/>
       </a:tcTxStyle>
       <a:tcStyle>
         <a:tcBdr>
           <a:bottom>
             <a:ln w="38100" cmpd="sng">
               <a:solidFill>
                 <a:schemeClr val="lt1"/>
               </a:solidFill>
             </a:ln>
           </a:bottom>
         </a:tcBdr>
         <a:fill>
           <a:solidFill>
             <a:schemeClr val="accent1"/>
           </a:solidFill>
         </a:fill>
       </a:tcStyle>
     </a:firstRow>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
-<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main" lastView="sldThumbnailView">
+<p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr>
     <p:restoredLeft sz="12675" autoAdjust="0"/>
     <p:restoredTop sz="85839" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr snapToGrid="0">
       <p:cViewPr varScale="1">
         <p:scale>
-          <a:sx n="140" d="100"/>
-          <a:sy n="140" d="100"/>
+          <a:sx n="70" d="100"/>
+          <a:sy n="70" d="100"/>
         </p:scale>
-        <p:origin x="2624" y="112"/>
+        <p:origin x="3293" y="-19"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="2160"/>
         <p:guide pos="2880"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:outlineViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="33" d="100"/>
         <a:sy n="33" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:outlineViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="100" d="100"/>
         <a:sy n="100" d="100"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
@@ -6994,51 +6994,51 @@
               </a:spcBef>
               <a:buClr>
                 <a:schemeClr val="hlink"/>
               </a:buClr>
               <a:buSzPct val="110000"/>
               <a:buFont typeface="Wingdings" pitchFamily="2" charset="2"/>
               <a:buNone/>
               <a:defRPr kumimoji="1" sz="1400" b="0">
                 <a:solidFill>
                   <a:srgbClr val="40458C"/>
                 </a:solidFill>
                 <a:latin typeface="Times New Roman" pitchFamily="18" charset="0"/>
                 <a:ea typeface="宋体" pitchFamily="2" charset="-122"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{A2153B89-7627-42D6-8C42-02A45539733F}" type="datetime1">
               <a:rPr lang="zh-CN" altLang="en-US"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>2026/09/09</a:t>
+              <a:t>2026/09/16</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" altLang="zh-CN"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Rectangle 1094"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
@@ -11794,51 +11794,51 @@
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{D6EB0A56-23E4-440F-9F98-0194C9AE49C5}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}" type="datetime1">
               <a:rPr lang="zh-CN" altLang="en-US"/>
               <a:pPr/>
-              <a:t>2026/09/09</a:t>
+              <a:t>2026/09/16</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Rectangle 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B7D35652-CA92-4791-B093-9FF186110E3B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:ln/>
         </p:spPr>
         <p:txBody>
@@ -12000,51 +12000,51 @@
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{0BC5DB0C-5CEB-4526-ACF9-B63EBFE5E5FF}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}" type="datetime1">
               <a:rPr lang="zh-CN" altLang="en-US"/>
               <a:pPr/>
-              <a:t>2026/09/09</a:t>
+              <a:t>2026/09/16</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Rectangle 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{9694B582-5C79-45D0-95AF-68FD32E08CD5}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:ln/>
         </p:spPr>
         <p:txBody>
@@ -12283,51 +12283,51 @@
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{076ED522-3EA4-4EB0-BC62-83321C0B4D7E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}" type="datetime1">
               <a:rPr lang="zh-CN" altLang="en-US"/>
               <a:pPr/>
-              <a:t>2026/09/09</a:t>
+              <a:t>2026/09/16</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Rectangle 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{54A1E05E-2E9E-42FA-BE3B-663DE40B5A43}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:ln/>
         </p:spPr>
         <p:txBody>
@@ -12550,51 +12550,51 @@
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{28EED525-5A54-4FE8-AA3C-871AB0AEC41A}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}" type="datetime1">
               <a:rPr lang="zh-CN" altLang="en-US"/>
               <a:pPr/>
-              <a:t>2026/09/09</a:t>
+              <a:t>2026/09/16</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Rectangle 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ABBAD784-FB96-4D41-BE37-080BEB490EA4}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:ln/>
         </p:spPr>
         <p:txBody>
@@ -12964,51 +12964,51 @@
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{6023C747-FE34-44C9-97C2-1A9C856D00D6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}" type="datetime1">
               <a:rPr lang="zh-CN" altLang="en-US"/>
               <a:pPr/>
-              <a:t>2026/09/09</a:t>
+              <a:t>2026/09/16</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Rectangle 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DEADDC5F-3E24-44AE-AA9D-2CF75B49B118}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:ln/>
         </p:spPr>
         <p:txBody>
@@ -13119,51 +13119,51 @@
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5214D582-CB73-4F8B-8A60-2CFF6D2B4E07}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}" type="datetime1">
               <a:rPr lang="zh-CN" altLang="en-US"/>
               <a:pPr/>
-              <a:t>2026/09/09</a:t>
+              <a:t>2026/09/16</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Rectangle 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{DE72E589-A010-4FBC-A155-7CA0B943B1AC}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:ln/>
         </p:spPr>
         <p:txBody>
@@ -13558,51 +13558,51 @@
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{7BA3AE1F-123C-48B4-9324-66270A3BBC06}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}" type="datetime1">
               <a:rPr lang="zh-CN" altLang="en-US"/>
               <a:pPr/>
-              <a:t>2026/09/09</a:t>
+              <a:t>2026/09/16</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Rectangle 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B038293E-40CB-4567-B7E5-CE00D2742A08}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:ln/>
         </p:spPr>
         <p:txBody>
@@ -13871,51 +13871,51 @@
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{83DC91BC-589A-4C65-90D9-1D7A390B005B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}" type="datetime1">
               <a:rPr lang="zh-CN" altLang="en-US"/>
               <a:pPr/>
-              <a:t>2026/09/09</a:t>
+              <a:t>2026/09/16</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Rectangle 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{3AFEAF33-C8DB-4D2A-B301-5F8664213534}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:ln/>
         </p:spPr>
         <p:txBody>
@@ -14165,51 +14165,51 @@
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{76A7AD2B-C94B-4C6A-862A-8C7CD4FC0E7E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}" type="datetime1">
               <a:rPr lang="zh-CN" altLang="en-US"/>
               <a:pPr/>
-              <a:t>2026/09/09</a:t>
+              <a:t>2026/09/16</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Rectangle 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E826A6E6-EA85-4CC4-80B1-1CD55F15B96D}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:ln/>
         </p:spPr>
         <p:txBody>
@@ -14371,51 +14371,51 @@
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{41E1A731-E491-42BC-9471-3E294B77D799}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}" type="datetime1">
               <a:rPr lang="zh-CN" altLang="en-US"/>
               <a:pPr/>
-              <a:t>2026/09/09</a:t>
+              <a:t>2026/09/16</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Rectangle 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{53A110F3-C4B4-46CD-A154-F8AA4390F3D3}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:ln/>
         </p:spPr>
         <p:txBody>
@@ -14587,51 +14587,51 @@
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{764BA080-5619-4C44-B8EA-D86CE2CADEC5}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}" type="datetime1">
               <a:rPr lang="zh-CN" altLang="en-US"/>
               <a:pPr/>
-              <a:t>2026/09/09</a:t>
+              <a:t>2026/09/16</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Rectangle 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{F20529F9-B0A3-4A9E-89C6-35E30FC18861}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:ln/>
         </p:spPr>
         <p:txBody>
@@ -14854,51 +14854,51 @@
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{4D18B44A-BB06-4B5E-9869-038E8EE1DF97}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:ln/>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr/>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}" type="datetime1">
               <a:rPr lang="zh-CN" altLang="en-US"/>
               <a:pPr/>
-              <a:t>2026/09/09</a:t>
+              <a:t>2026/09/16</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Rectangle 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{E5BDA1BD-E5EF-44F1-99F6-AA5107051470}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:ln/>
         </p:spPr>
         <p:txBody>
@@ -25090,51 +25090,51 @@
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr lang="zh-CN" altLang="en-US" sz="1200">
                 <a:solidFill>
                   <a:srgbClr val="800080"/>
                 </a:solidFill>
                 <a:latin typeface="黑体" pitchFamily="49" charset="-122"/>
                 <a:ea typeface="黑体" pitchFamily="49" charset="-122"/>
                 <a:cs typeface="+mj-cs"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:pPr>
               <a:defRPr/>
             </a:pPr>
             <a:fld id="{B94C8BB2-E2FA-47B8-9CC3-3E9AF6182307}" type="datetimeFigureOut">
               <a:rPr lang="en-US" altLang="zh-CN"/>
               <a:pPr>
                 <a:defRPr/>
               </a:pPr>
-              <a:t>9/9/2026</a:t>
+              <a:t>9/16/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="灯片编号占位符 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="sldNum" sz="quarter" idx="4"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6553200" y="6356350"/>
             <a:ext cx="2133600" cy="365125"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -25887,51 +25887,51 @@
             <a:off x="457200" y="6245225"/>
             <a:ext cx="2133600" cy="476250"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:ln w="9525">
             <a:noFill/>
             <a:miter/>
           </a:ln>
         </p:spPr>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle>
             <a:lvl1pPr>
               <a:defRPr sz="1400" noProof="1" dirty="0">
                 <a:cs typeface="+mn-ea"/>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}" type="datetime1">
               <a:rPr lang="zh-CN" altLang="en-US"/>
               <a:pPr/>
-              <a:t>2026/09/09</a:t>
+              <a:t>2026/09/16</a:t>
             </a:fld>
             <a:endParaRPr lang="zh-CN" altLang="en-US">
               <a:cs typeface="+mn-cs"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="1029" name="Rectangle 5">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{ED0B325C-0412-4912-95BF-B03E0C1E3800}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
@@ -31447,70 +31447,62 @@
               <a:rPr lang="zh-CN" altLang="en-US" sz="2400" dirty="0"/>
               <a:t>人</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="2400" dirty="0"/>
               <a:t>/</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="zh-CN" altLang="en-US" sz="2400" dirty="0"/>
               <a:t>组</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" altLang="zh-CN" sz="2800" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="130000"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="zh-CN" altLang="en-US" sz="2800" dirty="0"/>
               <a:t>教学时间：周四</a:t>
             </a:r>
             <a:r>
               <a:rPr lang="en-US" altLang="zh-CN" sz="2800" dirty="0"/>
-              <a:t>10:30-12:10</a:t>
+              <a:t>10:10-11:50</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="130000"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="zh-CN" altLang="en-US" sz="2800" dirty="0"/>
-              <a:t>实验室开放时间：周一至周日，晚上</a:t>
-[...7 lines deleted...]
-              <a:t>前</a:t>
+              <a:t>实验室开放时间：周一至周五，上班时间</a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr>
               <a:lnSpc>
                 <a:spcPct val="130000"/>
               </a:lnSpc>
             </a:pPr>
             <a:r>
               <a:rPr lang="zh-CN" altLang="en-US" sz="2800" dirty="0"/>
               <a:t>课程助教：</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" altLang="zh-CN" sz="2800" dirty="0"/>
           </a:p>
           <a:p>
             <a:pPr lvl="1">
               <a:lnSpc>
                 <a:spcPct val="130000"/>
               </a:lnSpc>
               <a:buClr>
                 <a:srgbClr val="40458C"/>
               </a:buClr>
             </a:pPr>
             <a:r>
               <a:rPr lang="zh-CN" altLang="en-US" sz="2400" dirty="0">
@@ -36612,51 +36604,51 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template/>
   <TotalTime></TotalTime>
-  <Words>637</Words>
+  <Words>635</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>全屏显示(4:3)</PresentationFormat>
   <Paragraphs>110</Paragraphs>
   <Slides>14</Slides>
   <Notes>2</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>已用的字体</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>11</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>主题</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>幻灯片标题</vt:lpstr>
       </vt:variant>